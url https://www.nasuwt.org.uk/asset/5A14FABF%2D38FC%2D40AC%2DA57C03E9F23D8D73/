--- v0 (2026-04-25)
+++ v1 (2026-06-26)
@@ -1,153 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="11012"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/michelle/Desktop/Website/2026/Despatch/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AE3BEA3-55FE-AF4D-8AE0-68A9F5C5F07F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B70792F-CEC6-684E-9E8F-4D17148C5EFE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5280" yWindow="500" windowWidth="21660" windowHeight="24640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4280" yWindow="600" windowWidth="22040" windowHeight="27120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L29" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="L43" i="1" l="1"/>
+  <c r="L18" i="1" l="1"/>
+  <c r="M18" i="1" s="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1" s="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1" s="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1" s="1"/>
+  <c r="L45" i="1" l="1"/>
+  <c r="M45" i="1" s="1"/>
+  <c r="L33" i="1" l="1"/>
+  <c r="M33" i="1" s="1"/>
+  <c r="L38" i="1" l="1"/>
+  <c r="M38" i="1" s="1"/>
+  <c r="L39" i="1" l="1"/>
+  <c r="M39" i="1" s="1"/>
+  <c r="L47" i="1" l="1"/>
+  <c r="M47" i="1" s="1"/>
+  <c r="L48" i="1" l="1"/>
+  <c r="L46" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="L42" i="1"/>
   <c r="L41" i="1"/>
-  <c r="L40" i="1"/>
-[...1 lines deleted...]
-  <c r="L38" i="1"/>
   <c r="L37" i="1"/>
-  <c r="L33" i="1"/>
-[...5 lines deleted...]
-  <c r="L24" i="1"/>
+  <c r="L36" i="1"/>
+  <c r="L35" i="1"/>
   <c r="L25" i="1"/>
   <c r="L26" i="1"/>
   <c r="L27" i="1"/>
   <c r="L28" i="1"/>
-  <c r="L15" i="1"/>
-[...2 lines deleted...]
-  <c r="L18" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="L32" i="1"/>
   <c r="L19" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="L23" i="1"/>
   <c r="L14" i="1"/>
+  <c r="M23" i="1" l="1"/>
+  <c r="M32" i="1" l="1"/>
+  <c r="M14" i="1" l="1"/>
   <c r="M19" i="1" l="1"/>
-  <c r="M28" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="M18" i="1"/>
+  <c r="M20" i="1"/>
   <c r="M21" i="1"/>
   <c r="M22" i="1"/>
-  <c r="M23" i="1"/>
-  <c r="M24" i="1"/>
   <c r="M25" i="1"/>
   <c r="M26" i="1"/>
   <c r="M27" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="M30" i="1"/>
   <c r="M31" i="1"/>
-  <c r="M32" i="1"/>
-  <c r="M33" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="M36" i="1"/>
   <c r="M37" i="1"/>
-  <c r="M38" i="1"/>
-[...1 lines deleted...]
-  <c r="M40" i="1"/>
   <c r="M41" i="1"/>
+  <c r="M42" i="1"/>
   <c r="M43" i="1"/>
-  <c r="M44" i="1" l="1"/>
+  <c r="M44" i="1"/>
+  <c r="M46" i="1"/>
+  <c r="M48" i="1"/>
+  <c r="M49" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Delivery Address</t>
   </si>
   <si>
     <t>Charge to Imprest</t>
   </si>
   <si>
     <t xml:space="preserve">Name of LA/Federation </t>
   </si>
   <si>
     <t>Code</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promotional Items Order Form</t>
   </si>
   <si>
     <t>Clothing and accessories</t>
   </si>
   <si>
     <t>Mugs and more</t>
   </si>
   <si>
     <t>Stationery</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Total cost</t>
   </si>
   <si>
     <t>V-neck t-shirt - women</t>
   </si>
   <si>
     <t>Polo shirt - unisex</t>
   </si>
   <si>
     <t>Soft shell jacket - unisex</t>
   </si>
@@ -285,50 +288,68 @@
   </si>
   <si>
     <t>If we have any issues fulfilling your order, we will contact you using the email address you supply on this form.</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>For descriptions and photos, see our online Promotional Items Catalogue</t>
   </si>
   <si>
     <t>Flat tablecloth (8' x 7')</t>
   </si>
   <si>
     <t>Fitted tablecloth (for 6' x 2' table, slight stretch)</t>
   </si>
   <si>
     <t>Size/colour</t>
   </si>
   <si>
     <t>Generic/
 navy</t>
   </si>
   <si>
     <t>Lanyard</t>
+  </si>
+  <si>
+    <t>Glue stick</t>
+  </si>
+  <si>
+    <t>Crew neck organic t-shirt</t>
+  </si>
+  <si>
+    <t>Crew neck organic t-shirt 3XL</t>
+  </si>
+  <si>
+    <t>Crew neck organic t-shirt 4XL</t>
+  </si>
+  <si>
+    <t>Crew neck organic t-shirt 5XL</t>
+  </si>
+  <si>
+    <t>Promotional Items/Merchandise Order Form</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -665,50 +686,83 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
@@ -730,109 +784,76 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF12154D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>431800</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
@@ -1172,1400 +1193,1493 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nasuwt.org.uk/PromotionalItemsCatalogue" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M61"/>
+  <dimension ref="A1:M66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A9" sqref="A9:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.33203125" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="12" width="10.83203125" style="8" customWidth="1"/>
     <col min="13" max="13" width="18.83203125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.1640625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="A1" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="50"/>
-[...11 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="53"/>
+      <c r="A3" s="33"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="36"/>
     </row>
     <row r="4" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="50"/>
-[...11 lines deleted...]
-      <c r="M4" s="53"/>
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="36"/>
     </row>
     <row r="5" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
-[...11 lines deleted...]
-      <c r="M5" s="53"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="36"/>
     </row>
     <row r="6" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="50"/>
-[...11 lines deleted...]
-      <c r="M6" s="53"/>
+      <c r="A6" s="33"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="36"/>
     </row>
     <row r="7" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="51"/>
-[...11 lines deleted...]
-      <c r="M7" s="55"/>
+      <c r="A7" s="34"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="38"/>
     </row>
     <row r="8" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
-[...13 lines deleted...]
-      <c r="M8" s="60"/>
+      <c r="A8" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
     </row>
     <row r="9" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="34" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="34"/>
+      <c r="A9" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
     </row>
     <row r="10" spans="1:13" s="9" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="35"/>
-[...11 lines deleted...]
-      <c r="M10" s="35"/>
+      <c r="A10" s="46"/>
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
     </row>
     <row r="11" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>10</v>
-[...11 lines deleted...]
-      <c r="K11" s="36"/>
+        <v>9</v>
+      </c>
+      <c r="C11" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
       <c r="L11" s="30" t="s">
         <v>1</v>
       </c>
       <c r="M11" s="30" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="34" x14ac:dyDescent="0.2">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="32" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D12" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="28" t="s">
+      <c r="F12" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="F12" s="28" t="s">
+      <c r="G12" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="G12" s="28" t="s">
+      <c r="H12" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="H12" s="28" t="s">
+      <c r="I12" s="28" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="1">
         <v>5.25</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="7">
         <f>SUM(C14:K14)</f>
         <v>0</v>
       </c>
       <c r="M14" s="1">
-        <f t="shared" ref="M14:M19" si="0">B14*L14</f>
+        <f t="shared" ref="M14:M23" si="0">B14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1">
-        <v>7.3</v>
+        <v>5.2</v>
       </c>
       <c r="C15" s="3"/>
-      <c r="D15" s="3"/>
+      <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="7">
-        <f t="shared" ref="L15:L41" si="1">SUM(C15:K15)</f>
+        <f t="shared" ref="L15:L17" si="1">SUM(C15:K15)</f>
         <v>0</v>
       </c>
       <c r="M15" s="1">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="M15:M17" si="2">B15*L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B16" s="1">
-        <v>22.5</v>
-[...1 lines deleted...]
-      <c r="C16" s="3"/>
+        <v>5.8</v>
+      </c>
+      <c r="C16" s="4"/>
       <c r="D16" s="3"/>
-      <c r="E16" s="4"/>
-[...3 lines deleted...]
-      <c r="I16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M16" s="1">
-        <f t="shared" si="0"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="B17" s="1">
-        <v>18.600000000000001</v>
-[...1 lines deleted...]
-      <c r="C17" s="3"/>
+        <v>6.55</v>
+      </c>
+      <c r="C17" s="4"/>
       <c r="D17" s="3"/>
-      <c r="E17" s="4"/>
-[...3 lines deleted...]
-      <c r="I17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M17" s="1">
-        <f t="shared" si="0"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="B18" s="1">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="I18" s="4"/>
+        <v>6.55</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="L18" si="3">SUM(C18:K18)</f>
         <v>0</v>
       </c>
       <c r="M18" s="1">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="M18" si="4">B18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="B19" s="1">
-        <v>6.15</v>
-[...1 lines deleted...]
-      <c r="C19" s="4"/>
+        <v>7.3</v>
+      </c>
+      <c r="C19" s="3"/>
       <c r="D19" s="3"/>
-      <c r="E19" s="3"/>
-[...3 lines deleted...]
-      <c r="I19" s="3"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="L19:L46" si="5">SUM(C19:K19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="14"/>
-[...27 lines deleted...]
-      <c r="M20" s="14"/>
+      <c r="A20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="1">
+        <v>22.5</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="1">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="B21" s="1">
-        <v>4.6500000000000004</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="C21" s="3"/>
-      <c r="D21" s="4"/>
+      <c r="D21" s="3"/>
       <c r="E21" s="4"/>
-      <c r="F21" s="3"/>
-[...2 lines deleted...]
-      <c r="I21" s="3"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M21" s="1">
-        <f t="shared" ref="M21:M28" si="2">B21*L21</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B22" s="1">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I22" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M22" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1">
-        <v>5</v>
+        <v>6.15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="14" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="A24" s="14"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="K24" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="B25" s="1">
-        <v>1.99</v>
-[...3 lines deleted...]
-      <c r="E25" s="3"/>
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M25" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" ref="M25:M32" si="6">B25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B26" s="1">
-        <v>11.8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M26" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>8.75</v>
+        <v>5</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M27" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="B28" s="1">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="E28" s="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M28" s="1">
-        <f t="shared" si="2"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="B29" s="1">
-        <v>0.7</v>
+        <v>1.99</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="7">
-        <f t="shared" ref="L29" si="3">SUM(C29:K29)</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M29" s="1">
-        <f t="shared" ref="M29" si="4">B29*L29</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="2" t="s">
-[...13 lines deleted...]
-      <c r="M30" s="10"/>
+      <c r="A30" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="1">
+        <v>11.8</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M30" s="1">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="B31" s="1">
-        <v>3.4</v>
-[...9 lines deleted...]
-      <c r="K31" s="5"/>
+        <v>8.75</v>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
       <c r="L31" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M31" s="1">
-        <f>B31*L31</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B32" s="1">
-        <v>13.9</v>
+        <v>1</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M32" s="1">
-        <f>B32*L32</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="7">
+        <f t="shared" ref="L33" si="7">SUM(C33:K33)</f>
+        <v>0</v>
+      </c>
+      <c r="M33" s="1">
+        <f t="shared" ref="M33" si="8">B33*L33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+    </row>
+    <row r="35" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="1">
+      <c r="B35" s="1">
         <v>3.4</v>
       </c>
-      <c r="C33" s="3"/>
-[...51 lines deleted...]
-      <c r="E35" s="5"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="7">
-        <f t="shared" ref="L35" si="6">SUM(C35:K35)</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M35" s="1">
         <f>B35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="2" t="s">
-[...13 lines deleted...]
-      <c r="M36" s="10"/>
+      <c r="A36" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="C36" s="4"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M36" s="1">
+        <f>B36*L36</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="37" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B37" s="1">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
-      <c r="F37" s="3"/>
-[...4 lines deleted...]
-      <c r="K37" s="3"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
       <c r="L37" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M37" s="1">
-        <f t="shared" ref="M37:M41" si="7">B37*L37</f>
+        <f>B37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="B38" s="1">
-        <v>0.52</v>
+        <v>79</v>
       </c>
       <c r="C38" s="4"/>
-      <c r="D38" s="3"/>
-[...6 lines deleted...]
-      <c r="K38" s="3"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
       <c r="L38" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="L38" si="9">SUM(C38:K38)</f>
         <v>0</v>
       </c>
       <c r="M38" s="1">
-        <f t="shared" si="7"/>
-[...5 lines deleted...]
-        <v>42</v>
+        <f>B38*L38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="34" x14ac:dyDescent="0.2">
+      <c r="A39" s="19" t="s">
+        <v>62</v>
       </c>
       <c r="B39" s="1">
-        <v>0.5</v>
-[...9 lines deleted...]
-      <c r="K39" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
       <c r="L39" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="L39" si="10">SUM(C39:K39)</f>
         <v>0</v>
       </c>
       <c r="M39" s="1">
-        <f t="shared" si="7"/>
+        <f>B39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="14" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="A40" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B41" s="1">
-        <v>4.72</v>
+        <v>3</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="4"/>
-      <c r="E41" s="3"/>
-      <c r="F41" s="4"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="7">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M41" s="1">
-        <f t="shared" si="7"/>
+        <f t="shared" ref="M41:M46" si="11">B41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="B42" s="1">
-        <v>0.99</v>
+        <v>0.52</v>
       </c>
       <c r="C42" s="4"/>
-      <c r="D42" s="5"/>
-[...4 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="7">
-        <f t="shared" ref="L42" si="8">SUM(C42:K42)</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M42" s="1">
-        <f t="shared" ref="M42" si="9">B42*L42</f>
-[...3 lines deleted...]
-    <row r="43" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B43" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
-      <c r="G43" s="4"/>
+      <c r="G43" s="3"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
-      <c r="K43" s="3"/>
+      <c r="K43" s="4"/>
       <c r="L43" s="7">
-        <f>SUM(C43:K43)</f>
-[...40 lines deleted...]
-      <c r="M45" s="21"/>
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="1">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4"/>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M44" s="1">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="1">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="46" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="16" t="s">
-[...15 lines deleted...]
-      <c r="M46" s="58"/>
+      <c r="A46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4.72</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M46" s="1">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="16" t="s">
+      <c r="A47" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="7">
+        <f t="shared" ref="L47" si="12">SUM(C47:K47)</f>
+        <v>0</v>
+      </c>
+      <c r="M47" s="1">
+        <f t="shared" ref="M47" si="13">B47*L47</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4"/>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="7">
+        <f>SUM(C48:K48)</f>
+        <v>0</v>
+      </c>
+      <c r="M48" s="11">
+        <f>B48*L48</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="16" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="20"/>
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="12"/>
+      <c r="L49" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="M49" s="13">
+        <f>SUM(M14:M48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="16" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="20"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+    </row>
+    <row r="51" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="57"/>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="57"/>
+      <c r="F51" s="22"/>
+      <c r="G51" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="41"/>
+    </row>
+    <row r="52" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B47" s="46"/>
-[...43 lines deleted...]
-      <c r="A50" s="6" t="s">
+      <c r="B52" s="57"/>
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="50"/>
+    </row>
+    <row r="53" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="6"/>
+      <c r="B53" s="57"/>
+      <c r="C53" s="57"/>
+      <c r="D53" s="57"/>
+      <c r="E53" s="57"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="51"/>
+      <c r="H53" s="52"/>
+      <c r="I53" s="52"/>
+      <c r="J53" s="52"/>
+      <c r="K53" s="52"/>
+      <c r="L53" s="52"/>
+      <c r="M53" s="53"/>
+    </row>
+    <row r="54" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="6"/>
+      <c r="B54" s="57"/>
+      <c r="C54" s="57"/>
+      <c r="D54" s="57"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="51"/>
+      <c r="H54" s="52"/>
+      <c r="I54" s="52"/>
+      <c r="J54" s="52"/>
+      <c r="K54" s="52"/>
+      <c r="L54" s="52"/>
+      <c r="M54" s="53"/>
+    </row>
+    <row r="55" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B55" s="57"/>
+      <c r="C55" s="57"/>
+      <c r="D55" s="57"/>
+      <c r="E55" s="57"/>
+      <c r="F55" s="22"/>
+      <c r="G55" s="51"/>
+      <c r="H55" s="52"/>
+      <c r="I55" s="52"/>
+      <c r="J55" s="52"/>
+      <c r="K55" s="52"/>
+      <c r="L55" s="52"/>
+      <c r="M55" s="53"/>
+    </row>
+    <row r="56" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="46"/>
-[...13 lines deleted...]
-      <c r="A51" s="6" t="s">
+      <c r="B56" s="58"/>
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="60"/>
+      <c r="F56" s="22"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="52"/>
+      <c r="I56" s="52"/>
+      <c r="J56" s="52"/>
+      <c r="K56" s="52"/>
+      <c r="L56" s="52"/>
+      <c r="M56" s="53"/>
+    </row>
+    <row r="57" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="47"/>
-[...30 lines deleted...]
-      <c r="A53" s="16" t="s">
+      <c r="B57" s="57"/>
+      <c r="C57" s="57"/>
+      <c r="D57" s="57"/>
+      <c r="E57" s="57"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="51"/>
+      <c r="H57" s="52"/>
+      <c r="I57" s="52"/>
+      <c r="J57" s="52"/>
+      <c r="K57" s="52"/>
+      <c r="L57" s="52"/>
+      <c r="M57" s="53"/>
+    </row>
+    <row r="58" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B53" s="47"/>
-[...13 lines deleted...]
-      <c r="A54" s="16" t="s">
+      <c r="B58" s="58"/>
+      <c r="C58" s="59"/>
+      <c r="D58" s="59"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="22"/>
+      <c r="G58" s="51"/>
+      <c r="H58" s="52"/>
+      <c r="I58" s="52"/>
+      <c r="J58" s="52"/>
+      <c r="K58" s="52"/>
+      <c r="L58" s="52"/>
+      <c r="M58" s="53"/>
+    </row>
+    <row r="59" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B54" s="46"/>
-[...13 lines deleted...]
-      <c r="A55" s="16" t="s">
+      <c r="B59" s="57"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="51"/>
+      <c r="H59" s="52"/>
+      <c r="I59" s="52"/>
+      <c r="J59" s="52"/>
+      <c r="K59" s="52"/>
+      <c r="L59" s="52"/>
+      <c r="M59" s="53"/>
+    </row>
+    <row r="60" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B55" s="46"/>
-[...45 lines deleted...]
-      <c r="A58" s="33" t="s">
+      <c r="B60" s="57"/>
+      <c r="C60" s="57"/>
+      <c r="D60" s="57"/>
+      <c r="E60" s="57"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="54"/>
+      <c r="H60" s="55"/>
+      <c r="I60" s="55"/>
+      <c r="J60" s="55"/>
+      <c r="K60" s="55"/>
+      <c r="L60" s="55"/>
+      <c r="M60" s="56"/>
+    </row>
+    <row r="61" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="24"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="26"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="27"/>
+      <c r="I61" s="27"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="27"/>
+      <c r="L61" s="27"/>
+      <c r="M61" s="27"/>
+    </row>
+    <row r="62" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="25"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+    </row>
+    <row r="63" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="J63" s="44"/>
+      <c r="K63" s="44"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="44"/>
+    </row>
+    <row r="64" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="33"/>
-[...13 lines deleted...]
-      <c r="A59" s="22" t="s">
+      <c r="B64" s="22"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22"/>
+      <c r="I64" s="22"/>
+      <c r="J64" s="22"/>
+      <c r="K64" s="22"/>
+      <c r="L64" s="22"/>
+      <c r="M64" s="22"/>
+    </row>
+    <row r="65" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B59" s="22"/>
-[...29 lines deleted...]
-    <row r="61" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B65" s="22"/>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="22"/>
+      <c r="F65" s="22"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="22"/>
+      <c r="I65" s="22"/>
+      <c r="J65" s="22"/>
+      <c r="K65" s="22"/>
+      <c r="L65" s="22"/>
+      <c r="M65" s="22"/>
+    </row>
+    <row r="66" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bCGYfZ7P3bkDnCH3O9FlfoVwviXnnUcBrk8aMFXpu38Oo3DPOx0GEPZdj8JgkGxkDvVO8fHR8x3UT2jDl8yAaw==" saltValue="YRxm5zW+fx/HCmkWCTc/0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zfqCpTBkF1+SE0TfQihDOen/A38bUdj4cYiuTrVuHWo0Ibw3tq1VfmSRzM3iU013FroWYUGvg211RtgWdYICNA==" saltValue="640uO3r01kyOLVsm8x2nMg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B58:E58"/>
     <mergeCell ref="A1:K7"/>
     <mergeCell ref="L1:M7"/>
-    <mergeCell ref="G46:M46"/>
+    <mergeCell ref="G51:M51"/>
     <mergeCell ref="A8:M8"/>
-    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="A63:M63"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="C11:K11"/>
-    <mergeCell ref="G47:M55"/>
-[...4 lines deleted...]
-    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="G52:M60"/>
+    <mergeCell ref="B51:E51"/>
     <mergeCell ref="B52:E52"/>
+    <mergeCell ref="B53:E53"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B55:E55"/>
-    <mergeCell ref="B51:E51"/>
-    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="B60:E60"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId1" xr:uid="{3881493A-E177-6840-8873-6F679965C07C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId2"/>
-</worksheet>
-[...28 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Promotional Items Order Form (Online)</dc:title>
-  <dc:subject>Promotional Items Order Form (Online)</dc:subject>
+  <dc:title>Promotional Items/Merchandise Order Form (Online)</dc:title>
+  <dc:subject>Promotional Items/Merchandise Order Form (Online)</dc:subject>
   <dc:creator>NASUWT</dc:creator>
-  <cp:keywords>Promotional Items Order Form (Online)</cp:keywords>
+  <cp:keywords>Promotional Items/Merchandise Order Form (Online)</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>